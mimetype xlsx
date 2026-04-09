--- v1 (2026-01-09)
+++ v2 (2026-04-09)
@@ -38,579 +38,579 @@
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>SDO</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Price (PDF)</t>
   </si>
   <si>
     <t>Price (PRINT)</t>
   </si>
   <si>
+    <t>Confirmed</t>
+  </si>
+  <si>
+    <t>BSI</t>
+  </si>
+  <si>
+    <t>BS EN ISO 25377:2022</t>
+  </si>
+  <si>
+    <t>Hydrometric uncertainty guidance (HUG)</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
+  <si>
+    <t>ACTIVE</t>
+  </si>
+  <si>
+    <t>DIN</t>
+  </si>
+  <si>
+    <t>DIN EN ISO 25377 : 2024</t>
+  </si>
+  <si>
+    <t>Hydrometric uncertainty guidance (HUG) (ISO 25377:2020)</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>DIN EN ISO 772 : 2024</t>
+  </si>
+  <si>
+    <t>Hydrometry - Vocabulary and symbols (ISO 772:2022); German and English version EN ISO 772:2022</t>
+  </si>
+  <si>
+    <t>Published</t>
+  </si>
+  <si>
+    <t>ISO</t>
+  </si>
+  <si>
+    <t>ISO 4364 : 1997</t>
+  </si>
+  <si>
+    <t>Measurement of liquid flow in open channels — Bed material sampling</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>ISO 4374 : 1990</t>
+  </si>
+  <si>
+    <t>Liquid flow measurement in open channels — Round-nose horizontal broad-crested weirs</t>
+  </si>
+  <si>
+    <t>ISO 4369 : 1979</t>
+  </si>
+  <si>
+    <t>Measurement of liquid flow in open channels — Moving-boat method</t>
+  </si>
+  <si>
+    <t>Definitive</t>
+  </si>
+  <si>
+    <t>PD CEN/TS 18041:2024</t>
+  </si>
+  <si>
+    <t>Hydrometry. Sedimentation. Measurements required for effective sediment management and control at river structures</t>
+  </si>
+  <si>
+    <t>BS ISO 6640:2024</t>
+  </si>
+  <si>
+    <t>Measurement of density of water-sediment mixture using radiation transmission method</t>
+  </si>
+  <si>
+    <t>ISO 6640 : 2024</t>
+  </si>
+  <si>
+    <t>BS ISO 19234:2024 - TC</t>
+  </si>
+  <si>
+    <t>Tracked Changes. Hydrometry. Low cost baffles to aid fish passage on triangular profile gauging weirs</t>
+  </si>
+  <si>
+    <t>ISO 19234 : 2024</t>
+  </si>
+  <si>
+    <t>Hydrometry — Low cost baffles to aid fish passage on triangular profile gauging weirs</t>
+  </si>
+  <si>
+    <t>BS ISO 19234:2024</t>
+  </si>
+  <si>
+    <t>Hydrometry. Low cost baffles to aid fish passage on triangular profile gauging weirs</t>
+  </si>
+  <si>
+    <t>BS ISO 4364:1997</t>
+  </si>
+  <si>
+    <t>Measurement of liquid flow in open channels. Bed material sampling</t>
+  </si>
+  <si>
+    <t>ASTM</t>
+  </si>
+  <si>
+    <t>ASTM D7512 : 09(2023)</t>
+  </si>
+  <si>
+    <t>Standard Guide for  Monitoring of Suspended-Sediment Concentration in Open Channel   Flow Using Optical Instrumentation</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>BS ISO 4359:2022 - TC</t>
+  </si>
+  <si>
+    <t>Tracked Changes. Flow measurement structures. Rectangular, trapezoidal and U-shaped flumes</t>
+  </si>
+  <si>
+    <t>DIN EN 17694-1 : 2024</t>
+  </si>
+  <si>
+    <t>Hydrometry - Minimum performance requirements and test procedures for water monitoring equipment - Devices for the determination of flow - Part 1: Open channel instrumentation</t>
+  </si>
+  <si>
+    <t>PD CEN/TR 17993:2023</t>
+  </si>
+  <si>
+    <t>Calibration and accuracy of non-catching precipitation measurement instruments</t>
+  </si>
+  <si>
+    <t>BS EN ISO 4373:2022 - TC</t>
+  </si>
+  <si>
+    <t>Tracked Changes. Hydrometry. Water level measuring devices</t>
+  </si>
+  <si>
+    <t>23/30459680 DC</t>
+  </si>
+  <si>
+    <t>BS ISO 6640. Measurement of density of water-sediment mixture using radiation transmission method</t>
+  </si>
+  <si>
+    <t>ISO 8333:1985</t>
+  </si>
+  <si>
+    <t>Liquid flow measurement in open channels by weirs and flumes — V-shaped broad-crested weirs</t>
+  </si>
+  <si>
+    <t>ISO 9195:1992</t>
+  </si>
+  <si>
+    <t>Liquid flow measurement in open channels — Sampling and analysis of gravel-bed material</t>
+  </si>
+  <si>
+    <t>ISO 9123:2017</t>
+  </si>
+  <si>
+    <t>Hydrometry — Stage-fall-discharge relationships</t>
+  </si>
+  <si>
+    <t>ISO 6416:2017</t>
+  </si>
+  <si>
+    <t>Hydrometry — Measurement of discharge by the ultrasonic transit time (time of flight) method</t>
+  </si>
+  <si>
+    <t>ISO 18481:2017</t>
+  </si>
+  <si>
+    <t>Hydrometry — Liquid flow measurement using end depth method in channels with a free overfall</t>
+  </si>
+  <si>
+    <t>ISO/TR 11328:1994</t>
+  </si>
+  <si>
+    <t>Measurement of liquid flow in open channels — Equipment for the measurement of discharge under ice conditions</t>
+  </si>
+  <si>
+    <t>ISO 14139:2000</t>
+  </si>
+  <si>
+    <t>Hydrometric determinations — Flow measurements in open channels using structures — Compound gauging structures</t>
+  </si>
+  <si>
+    <t>ISO 4362:1999</t>
+  </si>
+  <si>
+    <t>Hydrometric determinations — Flow measurement in open channels using structures — Trapezoidal broad-crested weirs</t>
+  </si>
+  <si>
+    <t>ISO/TS 15768:2000</t>
+  </si>
+  <si>
+    <t>Measurement of liquid velocity in open channels — Design, selection and use of  electromagnetic current meters</t>
+  </si>
+  <si>
+    <t>ISO 4363:2002</t>
+  </si>
+  <si>
+    <t>Measurement of liquid flow in open channels — Methods for measurement of characteristics of suspended sediment</t>
+  </si>
+  <si>
+    <t>ISO 11329:2001</t>
+  </si>
+  <si>
+    <t>Hydrometric determinations — Measurement of suspended sediment transport in tidal channels</t>
+  </si>
+  <si>
+    <t>ISO 4364:1997/Cor 1:2000</t>
+  </si>
+  <si>
+    <t>Measurement of liquid flow in open channels — Bed material sampling — Technical Corrigendum 1</t>
+  </si>
+  <si>
+    <t>ISO 4365:2005</t>
+  </si>
+  <si>
+    <t>Liquid flow in open channels — Sediment in streams and canals — Determination of concentration, particle size distribution and relative density</t>
+  </si>
+  <si>
+    <t>ISO 1088:2007</t>
+  </si>
+  <si>
+    <t>Hydrometry — Velocity-area methods using current-meters — Collection and processing of data for determination of uncertainties in flow measurement</t>
+  </si>
+  <si>
+    <t>ISO 9825:2005</t>
+  </si>
+  <si>
+    <t>Hydrometry —  Field measurement of discharge in large rivers and rivers in flood</t>
+  </si>
+  <si>
+    <t>ISO 3846:2008</t>
+  </si>
+  <si>
+    <t>Hydrometry — Open channel flow measurement using rectangular broad-crested weirs</t>
+  </si>
+  <si>
+    <t>ISO 15769:2010</t>
+  </si>
+  <si>
+    <t>Hydrometry — Guidelines for the application of acoustic velocity meters using the Doppler and echo correlation methods</t>
+  </si>
+  <si>
+    <t>ISO 2425:2010</t>
+  </si>
+  <si>
+    <t>Hydrometry — Measurement of liquid flow in open channels under tidal conditions</t>
+  </si>
+  <si>
+    <t>ISO 9555-1:1994</t>
+  </si>
+  <si>
+    <t>Measurement of liquid flow in open channels — Tracer dilution methods for the measurement of steady flow — Part 1: General</t>
+  </si>
+  <si>
+    <t>ISO 9555-3:1992</t>
+  </si>
+  <si>
+    <t>Measurement of liquid flow in open channels — Tracer dilution methods for the measurement of steady flow — Part 3: Chemical tracers</t>
+  </si>
+  <si>
+    <t>ISO 9555-4:1992</t>
+  </si>
+  <si>
+    <t>Measurement of liquid flow in open channels — Tracer dilution methods for the measurement of steady flow — Part 4: Fluorescent tracers</t>
+  </si>
+  <si>
+    <t>ISO 11657:2014</t>
+  </si>
+  <si>
+    <t>Hydrometry — Suspended sediment in streams and canals — Determination of concentration by surrogate techniques</t>
+  </si>
+  <si>
+    <t>ISO/TR 11651:2015</t>
+  </si>
+  <si>
+    <t>Estimation of sediment deposition in reservoirs using one dimensional simulation models</t>
+  </si>
+  <si>
+    <t>ISO 4377:2012</t>
+  </si>
+  <si>
+    <t>Hydrometric determinations — Flow measurement in open channels using structures — Flat-V weirs</t>
+  </si>
+  <si>
+    <t>ISO 4375:2014</t>
+  </si>
+  <si>
+    <t>Hydrometry — Cableway systems for stream gauging</t>
+  </si>
+  <si>
+    <t>ISO 24155:2016</t>
+  </si>
+  <si>
+    <t>Hydrometry — Hydrometric data transmission systems — Specification of system requirements</t>
+  </si>
+  <si>
+    <t>ISO 18320:2020</t>
+  </si>
+  <si>
+    <t>Hydrometry — Measurement of liquid flow in open channels — Determination of the stage–discharge relationship</t>
+  </si>
+  <si>
+    <t>ISO/TR 9212:2015</t>
+  </si>
+  <si>
+    <t>Hydrometry — Methods of measurement of bedload discharge</t>
+  </si>
+  <si>
+    <t>ISO 18365:2013</t>
+  </si>
+  <si>
+    <t>Hydrometry — Selection, establishment and operation of a gauging station</t>
+  </si>
+  <si>
+    <t>ISO 26906:2015</t>
+  </si>
+  <si>
+    <t>Hydrometry — Fishpasses at flow measurement structures</t>
+  </si>
+  <si>
+    <t>ISO/TR 19234:2016</t>
+  </si>
+  <si>
+    <t>Hydrometry — Low cost baffle solution to aid fish passage at triangular profile weirs that conform to ISO 4360</t>
+  </si>
+  <si>
+    <t>ISO/TR 9210:2017</t>
+  </si>
+  <si>
+    <t>Hydrometry — Measurement in meandering river and in streams with unstable boundaries</t>
+  </si>
+  <si>
+    <t>ISO 6420:2016</t>
+  </si>
+  <si>
+    <t>Hydrometry — Position fixing equipment for hydrometric boats</t>
+  </si>
+  <si>
+    <t>ISO 1438:2017</t>
+  </si>
+  <si>
+    <t>Hydrometry — Open channel flow measurement using thin-plate weirs</t>
+  </si>
+  <si>
+    <t>ISO 8368:2019</t>
+  </si>
+  <si>
+    <t>Hydrometric determinations — Flow measurements in open channels using structures — Guidelines for selection of structure</t>
+  </si>
+  <si>
+    <t>ISO 1070:2018</t>
+  </si>
+  <si>
+    <t>Hydrometry — Slope-area method</t>
+  </si>
+  <si>
+    <t>ISO 25377:2020</t>
+  </si>
+  <si>
+    <t>ISO 6421:2012</t>
+  </si>
+  <si>
+    <t>Hydrometry — Methods for assessment of reservoir sedimentation</t>
+  </si>
+  <si>
+    <t>ISO 24578:2021</t>
+  </si>
+  <si>
+    <t>Hydrometry — Acoustic Doppler profiler — Method and application for measurement of flow in open channels from a moving boat</t>
+  </si>
+  <si>
+    <t>ISO 4360:2020</t>
+  </si>
+  <si>
+    <t>Hydrometry — Open channel flow measurement using triangular profile weirs</t>
+  </si>
+  <si>
+    <t>ISO 3455:2021</t>
+  </si>
+  <si>
+    <t>Hydrometry — Calibration of current-meters in straight open tanks</t>
+  </si>
+  <si>
+    <t>ISO 748:2021</t>
+  </si>
+  <si>
+    <t>Hydrometry — Measurement of liquid flow in open channels — Velocity area methods using point velocity measurements</t>
+  </si>
+  <si>
+    <t>ISO 772:2022</t>
+  </si>
+  <si>
+    <t>Hydrometry — Vocabulary and symbols</t>
+  </si>
+  <si>
+    <t>ISO 3716:2021</t>
+  </si>
+  <si>
+    <t>Hydrometry — Functional requirements and characteristics of suspended-sediment samplers</t>
+  </si>
+  <si>
+    <t>ISO 23350:2021</t>
+  </si>
+  <si>
+    <t>Hydrometry — Catching-type liquid precipitation measuring gauges</t>
+  </si>
+  <si>
+    <t>ISO 4373:2022</t>
+  </si>
+  <si>
+    <t>Hydrometry — Water level measuring devices</t>
+  </si>
+  <si>
+    <t>ISO 13550:2002</t>
+  </si>
+  <si>
+    <t>Hydrometric determinations — Flow measurements in open channels using structures — Use of vertical underflow gates and radial gates</t>
+  </si>
+  <si>
+    <t>ISO 4359:2022</t>
+  </si>
+  <si>
+    <t>Flow measurement structures — Rectangular, trapezoidal and U-shaped flumes</t>
+  </si>
+  <si>
+    <t>ISO 9827:1994</t>
+  </si>
+  <si>
+    <t>Measurement of liquid flow in open channels by weirs and flumes — Streamlined triangular profile weirs</t>
+  </si>
+  <si>
+    <t>ISO 3454:2008</t>
+  </si>
+  <si>
+    <t>Hydrometry — Direct depth sounding and suspension equipment</t>
+  </si>
+  <si>
+    <t>ISO 11655:1995</t>
+  </si>
+  <si>
+    <t>Measurement of liquid flow in open channels — Method of specifying performance of hydrometric equipment</t>
+  </si>
+  <si>
+    <t>ISO 4366:2007</t>
+  </si>
+  <si>
+    <t>Hydrometry — Echo sounders for water depth measurements</t>
+  </si>
+  <si>
+    <t>ISO 2537:2007</t>
+  </si>
+  <si>
+    <t>Hydrometry — Rotating-element current-meters</t>
+  </si>
+  <si>
+    <t>ISO 9826:1992</t>
+  </si>
+  <si>
+    <t>Measurement of liquid flow in open channels — Parshall and SANIIRI flumes</t>
+  </si>
+  <si>
+    <t>VDI 4436 : 2007</t>
+  </si>
+  <si>
+    <t>Measurement of mass and volume flows of bulk solids</t>
+  </si>
+  <si>
+    <t>DIN EN ISO 18365 : 2014</t>
+  </si>
+  <si>
+    <t>Hydrometry - Selection, establishment and operation of a gauging station (ISO 18365:2013)</t>
+  </si>
+  <si>
+    <t>DIN EN ISO 6416 : 2019</t>
+  </si>
+  <si>
+    <t>Hydrometry - Measurement of discharge by the ultrasonic transit time (time of flight) method (ISO 6416:2017)</t>
+  </si>
+  <si>
+    <t>DIN EN ISO 4375 : 2015</t>
+  </si>
+  <si>
+    <t>Hydrometry - Cableway systems for stream gauging (ISO 4375:2014)</t>
+  </si>
+  <si>
+    <t>DIN EN ISO 4373 : 2022</t>
+  </si>
+  <si>
+    <t>Hydrometry - Water level measuring devices (ISO 4373:2022)</t>
+  </si>
+  <si>
+    <t>DIN EN ISO 748 : 2022</t>
+  </si>
+  <si>
+    <t>Hydrometry - Measurement of liquid flow in open channels - Velocity area methods using point velocity measurements (ISO 748:2021)</t>
+  </si>
+  <si>
+    <t>DIN EN 17277 : 2020</t>
+  </si>
+  <si>
+    <t>Hydrometry - Measurement requirements and classification of rainfall intensity measuring instruments</t>
+  </si>
+  <si>
+    <t>DIN 19559-2 : 1983</t>
+  </si>
+  <si>
+    <t>Measurement of flow of waste water in open channels and gravity conduits; venturi flumes</t>
+  </si>
+  <si>
+    <t>DIN 19559-1 : 1983</t>
+  </si>
+  <si>
+    <t>Measurement of flow of waste water in open channels and gravity conduits; general information</t>
+  </si>
+  <si>
+    <t>BS ISO 4359:2022</t>
+  </si>
+  <si>
+    <t>Flow measurement structures. Rectangular, trapezoidal and U-shaped flumes</t>
+  </si>
+  <si>
     <t>Under Review</t>
-  </si>
-[...526 lines deleted...]
-    <t>Confirmed</t>
   </si>
   <si>
     <t>BS ISO 26906:2015 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Hydrometry. Fishpasses at flow measurement structures</t>
   </si>
   <si>
     <t>BS ISO 4360:2020</t>
   </si>
   <si>
     <t>Hydrometry. Open channel flow measurement using triangular profile weirs</t>
   </si>
   <si>
     <t>BS ISO 3716:2021 - TC</t>
   </si>
   <si>
     <t>Tracked Changes. Hydrometry. Functional requirements and characteristics of suspended-sediment samplers</t>
   </si>
   <si>
     <t>BS EN 17694-2:2023</t>
   </si>
   <si>
     <t>Hydrometry. Minimum performance requirements and test procedures for water monitoring equipment. Devices for the determination of flow - Closed conduit instrumentation</t>
   </si>
@@ -1411,80 +1411,80 @@
       </c>
       <c r="H2">
         <v>348.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
         <v>2024</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3">
-        <v>217.85</v>
+        <v>224.39</v>
       </c>
       <c r="H3">
-        <v>217.85</v>
+        <v>224.39</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4">
         <v>2024</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
       <c r="G4">
-        <v>222.71</v>
+        <v>229.44</v>
       </c>
       <c r="H4">
-        <v>222.71</v>
+        <v>229.44</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5" t="s">
         <v>21</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5">
         <v>1997</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5">
         <v>181.0</v>
       </c>
       <c r="H5">
@@ -1772,54 +1772,54 @@
       </c>
       <c r="H16">
         <v>408.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>13</v>
       </c>
       <c r="B17" t="s">
         <v>14</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17">
         <v>2024</v>
       </c>
       <c r="E17" t="s">
         <v>50</v>
       </c>
       <c r="F17" t="s">
         <v>17</v>
       </c>
       <c r="G17">
-        <v>162.43</v>
+        <v>167.29</v>
       </c>
       <c r="H17">
-        <v>162.43</v>
+        <v>167.29</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18">
         <v>2023</v>
       </c>
       <c r="E18" t="s">
         <v>52</v>
       </c>
       <c r="F18" t="s">
         <v>12</v>
       </c>
       <c r="G18">
         <v>232.0</v>
       </c>
       <c r="H18">
@@ -3280,262 +3280,262 @@
       </c>
       <c r="H74">
         <v>100.0</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>13</v>
       </c>
       <c r="B75" t="s">
         <v>14</v>
       </c>
       <c r="C75" t="s">
         <v>164</v>
       </c>
       <c r="D75">
         <v>2007</v>
       </c>
       <c r="E75" t="s">
         <v>165</v>
       </c>
       <c r="F75" t="s">
         <v>17</v>
       </c>
       <c r="G75">
-        <v>85.02</v>
+        <v>87.6</v>
       </c>
       <c r="H75">
-        <v>85.02</v>
+        <v>87.6</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>13</v>
       </c>
       <c r="B76" t="s">
         <v>14</v>
       </c>
       <c r="C76" t="s">
         <v>166</v>
       </c>
       <c r="D76">
         <v>2014</v>
       </c>
       <c r="E76" t="s">
         <v>167</v>
       </c>
       <c r="F76" t="s">
         <v>17</v>
       </c>
       <c r="G76">
-        <v>102.43</v>
+        <v>105.51</v>
       </c>
       <c r="H76">
-        <v>102.43</v>
+        <v>105.51</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>13</v>
       </c>
       <c r="B77" t="s">
         <v>14</v>
       </c>
       <c r="C77" t="s">
         <v>168</v>
       </c>
       <c r="D77">
         <v>2019</v>
       </c>
       <c r="E77" t="s">
         <v>169</v>
       </c>
       <c r="F77" t="s">
         <v>17</v>
       </c>
       <c r="G77">
-        <v>196.64</v>
+        <v>202.52</v>
       </c>
       <c r="H77">
-        <v>196.64</v>
+        <v>202.52</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>13</v>
       </c>
       <c r="B78" t="s">
         <v>14</v>
       </c>
       <c r="C78" t="s">
         <v>170</v>
       </c>
       <c r="D78">
         <v>2015</v>
       </c>
       <c r="E78" t="s">
         <v>171</v>
       </c>
       <c r="F78" t="s">
         <v>17</v>
       </c>
       <c r="G78">
-        <v>119.44</v>
+        <v>122.99</v>
       </c>
       <c r="H78">
-        <v>119.44</v>
+        <v>122.99</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>13</v>
       </c>
       <c r="B79" t="s">
         <v>14</v>
       </c>
       <c r="C79" t="s">
         <v>172</v>
       </c>
       <c r="D79">
         <v>2022</v>
       </c>
       <c r="E79" t="s">
         <v>173</v>
       </c>
       <c r="F79" t="s">
         <v>17</v>
       </c>
       <c r="G79">
-        <v>135.33</v>
+        <v>139.44</v>
       </c>
       <c r="H79">
-        <v>135.33</v>
+        <v>139.44</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>13</v>
       </c>
       <c r="B80" t="s">
         <v>14</v>
       </c>
       <c r="C80" t="s">
         <v>174</v>
       </c>
       <c r="D80">
         <v>2022</v>
       </c>
       <c r="E80" t="s">
         <v>175</v>
       </c>
       <c r="F80" t="s">
         <v>17</v>
       </c>
       <c r="G80">
-        <v>169.91</v>
+        <v>175.05</v>
       </c>
       <c r="H80">
-        <v>169.91</v>
+        <v>175.05</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>13</v>
       </c>
       <c r="B81" t="s">
         <v>14</v>
       </c>
       <c r="C81" t="s">
         <v>176</v>
       </c>
       <c r="D81">
         <v>2020</v>
       </c>
       <c r="E81" t="s">
         <v>177</v>
       </c>
       <c r="F81" t="s">
         <v>17</v>
       </c>
       <c r="G81">
-        <v>102.43</v>
+        <v>105.51</v>
       </c>
       <c r="H81">
-        <v>102.43</v>
+        <v>105.51</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>13</v>
       </c>
       <c r="B82" t="s">
         <v>14</v>
       </c>
       <c r="C82" t="s">
         <v>178</v>
       </c>
       <c r="D82">
         <v>1983</v>
       </c>
       <c r="E82" t="s">
         <v>179</v>
       </c>
       <c r="F82" t="s">
         <v>17</v>
       </c>
       <c r="G82">
-        <v>93.83</v>
+        <v>96.64</v>
       </c>
       <c r="H82">
-        <v>93.83</v>
+        <v>96.64</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>13</v>
       </c>
       <c r="B83" t="s">
         <v>14</v>
       </c>
       <c r="C83" t="s">
         <v>180</v>
       </c>
       <c r="D83">
         <v>1983</v>
       </c>
       <c r="E83" t="s">
         <v>181</v>
       </c>
       <c r="F83" t="s">
         <v>17</v>
       </c>
       <c r="G83">
-        <v>68.04</v>
+        <v>70.09</v>
       </c>
       <c r="H83">
-        <v>68.04</v>
+        <v>70.09</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>29</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>182</v>
       </c>
       <c r="D84">
         <v>2022</v>
       </c>
       <c r="E84" t="s">
         <v>183</v>
       </c>
       <c r="F84" t="s">
         <v>12</v>
       </c>
       <c r="G84">
         <v>348.0</v>
       </c>
       <c r="H84">
@@ -3548,51 +3548,51 @@
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>185</v>
       </c>
       <c r="D85">
         <v>2015</v>
       </c>
       <c r="E85" t="s">
         <v>186</v>
       </c>
       <c r="F85" t="s">
         <v>12</v>
       </c>
       <c r="G85">
         <v>452.0</v>
       </c>
       <c r="H85">
         <v>452.0</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>184</v>
+        <v>8</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>187</v>
       </c>
       <c r="D86">
         <v>2020</v>
       </c>
       <c r="E86" t="s">
         <v>188</v>
       </c>
       <c r="F86" t="s">
         <v>12</v>
       </c>
       <c r="G86">
         <v>272.0</v>
       </c>
       <c r="H86">
         <v>272.0</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
@@ -3618,85 +3618,85 @@
       </c>
       <c r="H87">
         <v>234.0</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>29</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>191</v>
       </c>
       <c r="D88">
         <v>2023</v>
       </c>
       <c r="E88" t="s">
         <v>192</v>
       </c>
       <c r="F88" t="s">
         <v>12</v>
       </c>
       <c r="G88">
-        <v>290.0</v>
+        <v>306.0</v>
       </c>
       <c r="H88">
-        <v>290.0</v>
+        <v>306.0</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>29</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>193</v>
       </c>
       <c r="D89">
         <v>2021</v>
       </c>
       <c r="E89" t="s">
         <v>194</v>
       </c>
       <c r="F89" t="s">
         <v>12</v>
       </c>
       <c r="G89">
         <v>452.0</v>
       </c>
       <c r="H89">
         <v>452.0</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>184</v>
+        <v>8</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>195</v>
       </c>
       <c r="D90">
         <v>2017</v>
       </c>
       <c r="E90" t="s">
         <v>196</v>
       </c>
       <c r="F90" t="s">
         <v>12</v>
       </c>
       <c r="G90">
         <v>452.0</v>
       </c>
       <c r="H90">
         <v>452.0</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
@@ -3782,51 +3782,51 @@
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>203</v>
       </c>
       <c r="D94">
         <v>2023</v>
       </c>
       <c r="E94" t="s">
         <v>204</v>
       </c>
       <c r="F94" t="s">
         <v>12</v>
       </c>
       <c r="G94">
         <v>306.0</v>
       </c>
       <c r="H94">
         <v>306.0</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>184</v>
+        <v>8</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>205</v>
       </c>
       <c r="D95">
         <v>2017</v>
       </c>
       <c r="E95" t="s">
         <v>206</v>
       </c>
       <c r="F95" t="s">
         <v>12</v>
       </c>
       <c r="G95">
         <v>488.0</v>
       </c>
       <c r="H95">
         <v>488.0</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
@@ -3886,77 +3886,77 @@
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>211</v>
       </c>
       <c r="D98">
         <v>7</v>
       </c>
       <c r="E98" t="s">
         <v>212</v>
       </c>
       <c r="F98" t="s">
         <v>12</v>
       </c>
       <c r="G98">
         <v>20.0</v>
       </c>
       <c r="H98">
         <v>20.0</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>184</v>
+        <v>8</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>213</v>
       </c>
       <c r="D99">
         <v>2017</v>
       </c>
       <c r="E99" t="s">
         <v>214</v>
       </c>
       <c r="F99" t="s">
         <v>12</v>
       </c>
       <c r="G99">
         <v>272.0</v>
       </c>
       <c r="H99">
         <v>272.0</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>184</v>
+        <v>8</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>215</v>
       </c>
       <c r="D100">
         <v>2007</v>
       </c>
       <c r="E100" t="s">
         <v>216</v>
       </c>
       <c r="F100" t="s">
         <v>12</v>
       </c>
       <c r="G100">
         <v>322.0</v>
       </c>
       <c r="H100">
         <v>322.0</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
@@ -3964,51 +3964,51 @@
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>217</v>
       </c>
       <c r="D101">
         <v>2015</v>
       </c>
       <c r="E101" t="s">
         <v>218</v>
       </c>
       <c r="F101" t="s">
         <v>12</v>
       </c>
       <c r="G101">
         <v>272.0</v>
       </c>
       <c r="H101">
         <v>272.0</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>184</v>
+        <v>8</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>219</v>
       </c>
       <c r="D102">
         <v>2017</v>
       </c>
       <c r="E102" t="s">
         <v>220</v>
       </c>
       <c r="F102" t="s">
         <v>12</v>
       </c>
       <c r="G102">
         <v>348.0</v>
       </c>
       <c r="H102">
         <v>348.0</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
@@ -4016,77 +4016,77 @@
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>222</v>
       </c>
       <c r="D103">
         <v>1998</v>
       </c>
       <c r="E103" t="s">
         <v>223</v>
       </c>
       <c r="F103" t="s">
         <v>12</v>
       </c>
       <c r="G103">
         <v>232.0</v>
       </c>
       <c r="H103">
         <v>232.0</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>8</v>
+        <v>184</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>224</v>
       </c>
       <c r="D104">
         <v>1993</v>
       </c>
       <c r="E104" t="s">
         <v>225</v>
       </c>
       <c r="F104" t="s">
         <v>12</v>
       </c>
       <c r="G104">
         <v>166.0</v>
       </c>
       <c r="H104">
         <v>166.0</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>8</v>
+        <v>184</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>226</v>
       </c>
       <c r="D105">
         <v>1996</v>
       </c>
       <c r="E105" t="s">
         <v>227</v>
       </c>
       <c r="F105" t="s">
         <v>12</v>
       </c>
       <c r="G105">
         <v>142.0</v>
       </c>
       <c r="H105">
         <v>142.0</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
@@ -4146,77 +4146,77 @@
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>232</v>
       </c>
       <c r="D108">
         <v>2019</v>
       </c>
       <c r="E108" t="s">
         <v>233</v>
       </c>
       <c r="F108" t="s">
         <v>12</v>
       </c>
       <c r="G108">
         <v>232.0</v>
       </c>
       <c r="H108">
         <v>232.0</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>184</v>
+        <v>8</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>234</v>
       </c>
       <c r="D109">
         <v>2014</v>
       </c>
       <c r="E109" t="s">
         <v>235</v>
       </c>
       <c r="F109" t="s">
         <v>12</v>
       </c>
       <c r="G109">
         <v>272.0</v>
       </c>
       <c r="H109">
         <v>272.0</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>8</v>
+        <v>184</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>236</v>
       </c>
       <c r="D110">
         <v>2012</v>
       </c>
       <c r="E110" t="s">
         <v>237</v>
       </c>
       <c r="F110" t="s">
         <v>12</v>
       </c>
       <c r="G110">
         <v>322.0</v>
       </c>
       <c r="H110">
         <v>322.0</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
@@ -4250,51 +4250,51 @@
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>240</v>
       </c>
       <c r="D112">
         <v>2019</v>
       </c>
       <c r="E112" t="s">
         <v>241</v>
       </c>
       <c r="F112" t="s">
         <v>12</v>
       </c>
       <c r="G112">
         <v>326.0</v>
       </c>
       <c r="H112">
         <v>326.0</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>184</v>
+        <v>8</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>242</v>
       </c>
       <c r="D113">
         <v>2019</v>
       </c>
       <c r="E113" t="s">
         <v>243</v>
       </c>
       <c r="F113" t="s">
         <v>12</v>
       </c>
       <c r="G113">
         <v>232.0</v>
       </c>
       <c r="H113">
         <v>232.0</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
@@ -4302,77 +4302,77 @@
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>244</v>
       </c>
       <c r="D114">
         <v>2020</v>
       </c>
       <c r="E114" t="s">
         <v>245</v>
       </c>
       <c r="F114" t="s">
         <v>12</v>
       </c>
       <c r="G114">
         <v>306.0</v>
       </c>
       <c r="H114">
         <v>306.0</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>8</v>
+        <v>184</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>246</v>
       </c>
       <c r="D115">
         <v>1980</v>
       </c>
       <c r="E115" t="s">
         <v>247</v>
       </c>
       <c r="F115" t="s">
         <v>12</v>
       </c>
       <c r="G115">
         <v>272.0</v>
       </c>
       <c r="H115">
         <v>272.0</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>184</v>
+        <v>8</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>248</v>
       </c>
       <c r="D116">
         <v>2010</v>
       </c>
       <c r="E116" t="s">
         <v>249</v>
       </c>
       <c r="F116" t="s">
         <v>12</v>
       </c>
       <c r="G116">
         <v>348.0</v>
       </c>
       <c r="H116">
         <v>348.0</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
@@ -4380,103 +4380,103 @@
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>250</v>
       </c>
       <c r="D117">
         <v>2005</v>
       </c>
       <c r="E117" t="s">
         <v>251</v>
       </c>
       <c r="F117" t="s">
         <v>12</v>
       </c>
       <c r="G117">
         <v>166.0</v>
       </c>
       <c r="H117">
         <v>166.0</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>8</v>
+        <v>184</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>252</v>
       </c>
       <c r="D118">
         <v>2008</v>
       </c>
       <c r="E118" t="s">
         <v>253</v>
       </c>
       <c r="F118" t="s">
         <v>12</v>
       </c>
       <c r="G118">
         <v>166.0</v>
       </c>
       <c r="H118">
         <v>166.0</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>184</v>
+        <v>8</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>254</v>
       </c>
       <c r="D119">
         <v>2008</v>
       </c>
       <c r="E119" t="s">
         <v>255</v>
       </c>
       <c r="F119" t="s">
         <v>12</v>
       </c>
       <c r="G119">
         <v>272.0</v>
       </c>
       <c r="H119">
         <v>272.0</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>184</v>
+        <v>8</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>256</v>
       </c>
       <c r="D120">
         <v>2017</v>
       </c>
       <c r="E120" t="s">
         <v>257</v>
       </c>
       <c r="F120" t="s">
         <v>12</v>
       </c>
       <c r="G120">
         <v>232.0</v>
       </c>
       <c r="H120">
         <v>232.0</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
@@ -4484,51 +4484,51 @@
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>258</v>
       </c>
       <c r="D121">
         <v>2015</v>
       </c>
       <c r="E121" t="s">
         <v>259</v>
       </c>
       <c r="F121" t="s">
         <v>12</v>
       </c>
       <c r="G121">
         <v>322.0</v>
       </c>
       <c r="H121">
         <v>322.0</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>184</v>
+        <v>8</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>260</v>
       </c>
       <c r="D122">
         <v>2014</v>
       </c>
       <c r="E122" t="s">
         <v>261</v>
       </c>
       <c r="F122" t="s">
         <v>12</v>
       </c>
       <c r="G122">
         <v>232.0</v>
       </c>
       <c r="H122">
         <v>232.0</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
@@ -4536,155 +4536,155 @@
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>262</v>
       </c>
       <c r="D123">
         <v>1980</v>
       </c>
       <c r="E123" t="s">
         <v>263</v>
       </c>
       <c r="F123" t="s">
         <v>12</v>
       </c>
       <c r="G123">
         <v>142.0</v>
       </c>
       <c r="H123">
         <v>142.0</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>29</v>
+        <v>184</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>264</v>
       </c>
       <c r="D124">
         <v>2021</v>
       </c>
       <c r="E124" t="s">
         <v>265</v>
       </c>
       <c r="F124" t="s">
         <v>12</v>
       </c>
       <c r="G124">
         <v>322.0</v>
       </c>
       <c r="H124">
         <v>322.0</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>184</v>
+        <v>8</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>266</v>
       </c>
       <c r="D125">
         <v>2012</v>
       </c>
       <c r="E125" t="s">
         <v>267</v>
       </c>
       <c r="F125" t="s">
         <v>12</v>
       </c>
       <c r="G125">
         <v>322.0</v>
       </c>
       <c r="H125">
         <v>322.0</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>29</v>
+        <v>184</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>268</v>
       </c>
       <c r="D126">
         <v>2021</v>
       </c>
       <c r="E126" t="s">
         <v>269</v>
       </c>
       <c r="F126" t="s">
         <v>12</v>
       </c>
       <c r="G126">
         <v>166.0</v>
       </c>
       <c r="H126">
         <v>166.0</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>8</v>
+        <v>184</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>270</v>
       </c>
       <c r="D127">
         <v>1995</v>
       </c>
       <c r="E127" t="s">
         <v>271</v>
       </c>
       <c r="F127" t="s">
         <v>12</v>
       </c>
       <c r="G127">
         <v>322.0</v>
       </c>
       <c r="H127">
         <v>322.0</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>184</v>
+        <v>8</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>272</v>
       </c>
       <c r="D128">
         <v>2000</v>
       </c>
       <c r="E128" t="s">
         <v>273</v>
       </c>
       <c r="F128" t="s">
         <v>12</v>
       </c>
       <c r="G128">
         <v>306.0</v>
       </c>
       <c r="H128">
         <v>306.0</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
@@ -4692,51 +4692,51 @@
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>274</v>
       </c>
       <c r="D129">
         <v>1990</v>
       </c>
       <c r="E129" t="s">
         <v>275</v>
       </c>
       <c r="F129" t="s">
         <v>12</v>
       </c>
       <c r="G129">
         <v>232.0</v>
       </c>
       <c r="H129">
         <v>232.0</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>184</v>
+        <v>8</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>276</v>
       </c>
       <c r="D130">
         <v>2010</v>
       </c>
       <c r="E130" t="s">
         <v>277</v>
       </c>
       <c r="F130" t="s">
         <v>12</v>
       </c>
       <c r="G130">
         <v>272.0</v>
       </c>
       <c r="H130">
         <v>272.0</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
@@ -4770,51 +4770,51 @@
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>280</v>
       </c>
       <c r="D132">
         <v>2017</v>
       </c>
       <c r="E132" t="s">
         <v>281</v>
       </c>
       <c r="F132" t="s">
         <v>12</v>
       </c>
       <c r="G132">
         <v>166.0</v>
       </c>
       <c r="H132">
         <v>166.0</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>184</v>
+        <v>8</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>282</v>
       </c>
       <c r="D133">
         <v>2013</v>
       </c>
       <c r="E133" t="s">
         <v>283</v>
       </c>
       <c r="F133" t="s">
         <v>12</v>
       </c>
       <c r="G133">
         <v>232.0</v>
       </c>
       <c r="H133">
         <v>232.0</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
@@ -4822,51 +4822,51 @@
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>284</v>
       </c>
       <c r="D134">
         <v>1993</v>
       </c>
       <c r="E134" t="s">
         <v>285</v>
       </c>
       <c r="F134" t="s">
         <v>12</v>
       </c>
       <c r="G134">
         <v>166.0</v>
       </c>
       <c r="H134">
         <v>166.0</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>184</v>
+        <v>8</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>286</v>
       </c>
       <c r="D135">
         <v>2005</v>
       </c>
       <c r="E135" t="s">
         <v>287</v>
       </c>
       <c r="F135" t="s">
         <v>12</v>
       </c>
       <c r="G135">
         <v>322.0</v>
       </c>
       <c r="H135">
         <v>322.0</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
@@ -4900,129 +4900,129 @@
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>290</v>
       </c>
       <c r="D137">
         <v>2021</v>
       </c>
       <c r="E137" t="s">
         <v>291</v>
       </c>
       <c r="F137" t="s">
         <v>12</v>
       </c>
       <c r="G137">
         <v>322.0</v>
       </c>
       <c r="H137">
         <v>322.0</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>184</v>
+        <v>8</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>292</v>
       </c>
       <c r="D138">
         <v>2016</v>
       </c>
       <c r="E138" t="s">
         <v>293</v>
       </c>
       <c r="F138" t="s">
         <v>12</v>
       </c>
       <c r="G138">
         <v>232.0</v>
       </c>
       <c r="H138">
         <v>232.0</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>8</v>
+        <v>184</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>294</v>
       </c>
       <c r="D139">
         <v>1993</v>
       </c>
       <c r="E139" t="s">
         <v>295</v>
       </c>
       <c r="F139" t="s">
         <v>12</v>
       </c>
       <c r="G139">
         <v>142.0</v>
       </c>
       <c r="H139">
         <v>142.0</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>8</v>
+        <v>184</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>296</v>
       </c>
       <c r="D140">
         <v>1986</v>
       </c>
       <c r="E140" t="s">
         <v>297</v>
       </c>
       <c r="F140" t="s">
         <v>12</v>
       </c>
       <c r="G140">
         <v>166.0</v>
       </c>
       <c r="H140">
         <v>166.0</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>8</v>
+        <v>184</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>298</v>
       </c>
       <c r="D141">
         <v>2000</v>
       </c>
       <c r="E141" t="s">
         <v>299</v>
       </c>
       <c r="F141" t="s">
         <v>12</v>
       </c>
       <c r="G141">
         <v>166.0</v>
       </c>
       <c r="H141">
         <v>166.0</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
@@ -5030,129 +5030,129 @@
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>300</v>
       </c>
       <c r="D142">
         <v>2005</v>
       </c>
       <c r="E142" t="s">
         <v>301</v>
       </c>
       <c r="F142" t="s">
         <v>12</v>
       </c>
       <c r="G142">
         <v>166.0</v>
       </c>
       <c r="H142">
         <v>166.0</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>184</v>
+        <v>8</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>302</v>
       </c>
       <c r="D143">
         <v>2016</v>
       </c>
       <c r="E143" t="s">
         <v>303</v>
       </c>
       <c r="F143" t="s">
         <v>12</v>
       </c>
       <c r="G143">
         <v>306.0</v>
       </c>
       <c r="H143">
         <v>306.0</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>8</v>
+        <v>184</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>304</v>
       </c>
       <c r="D144">
         <v>2007</v>
       </c>
       <c r="E144" t="s">
         <v>305</v>
       </c>
       <c r="F144" t="s">
         <v>12</v>
       </c>
       <c r="G144">
         <v>166.0</v>
       </c>
       <c r="H144">
         <v>166.0</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>8</v>
+        <v>184</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>306</v>
       </c>
       <c r="D145">
         <v>2018</v>
       </c>
       <c r="E145" t="s">
         <v>307</v>
       </c>
       <c r="F145" t="s">
         <v>12</v>
       </c>
       <c r="G145">
         <v>272.0</v>
       </c>
       <c r="H145">
         <v>272.0</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>184</v>
+        <v>8</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>308</v>
       </c>
       <c r="D146">
         <v>2017</v>
       </c>
       <c r="E146" t="s">
         <v>309</v>
       </c>
       <c r="F146" t="s">
         <v>12</v>
       </c>
       <c r="G146">
         <v>322.0</v>
       </c>
       <c r="H146">
         <v>322.0</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">