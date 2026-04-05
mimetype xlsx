--- v2 (2026-02-19)
+++ v3 (2026-04-05)
@@ -2563,53 +2563,50 @@
         <v>166.0</v>
       </c>
       <c r="H67">
         <v>166.0</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>8</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>137</v>
       </c>
       <c r="D68">
         <v>1999</v>
       </c>
       <c r="E68" t="s">
         <v>138</v>
       </c>
       <c r="F68" t="s">
         <v>12</v>
       </c>
-      <c r="G68">
-[...1 lines deleted...]
-      </c>
       <c r="H68">
         <v>232.0</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>8</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>139</v>
       </c>
       <c r="D69">
         <v>2006</v>
       </c>
       <c r="E69" t="s">
         <v>41</v>
       </c>
       <c r="F69" t="s">
         <v>12</v>
       </c>
       <c r="G69">
         <v>232.0</v>