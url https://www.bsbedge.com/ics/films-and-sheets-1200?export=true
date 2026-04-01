--- v2 (2026-02-15)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="652">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>SDO</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Price (PDF)</t>
   </si>
   <si>
     <t>Price (PRINT)</t>
   </si>
   <si>
@@ -368,51 +368,51 @@
   <si>
     <t>BS EN 13655 Plastics - Thermoplastic mulch films recoverable after use, for use in agriculture and horticulture</t>
   </si>
   <si>
     <t>24/30491485 DC</t>
   </si>
   <si>
     <t>BS EN 13206 Plastics - Thermoplastic covering films for use in agriculture and horticulture</t>
   </si>
   <si>
     <t>DIN EN 18109 (DRAFT) : 2024</t>
   </si>
   <si>
     <t>Plastics - Agricultural plastic products - Installation, use, removal, sorting, collection, preparation for recycling and design for recycling guidelines; German and English version prEN 18109:2024</t>
   </si>
   <si>
     <t>ASTM D3985 : 24</t>
   </si>
   <si>
     <t>Standard Test Method for Oxygen Gas Transmission Rate Through Plastic Film and Sheeting   Using a Coulometric Sensor</t>
   </si>
   <si>
     <t>ASTM D7445 : 24</t>
   </si>
   <si>
-    <t>Standard Specification for  Rigid Poly(Vinyl Chloride) (PVC) Siding with Foam Plastic Backing  (Backed Vinyl Siding)</t>
+    <t>Standard Specification for Rigid Poly(Vinyl Chloride) (PVC) Siding with Foam Plastic Backing (Backed Vinyl Siding)</t>
   </si>
   <si>
     <t>ASTM D1830 : 17(2024)</t>
   </si>
   <si>
     <t>Standard Test Method for  Thermal Endurance of Flexible Sheet Materials Used for Electrical  Insulation by the Curved Electrode Method</t>
   </si>
   <si>
     <t>ASTM C1349 : 17(2024)</t>
   </si>
   <si>
     <t>Standard Specification for  Architectural Flat Glass Clad Polycarbonate</t>
   </si>
   <si>
     <t>JIS K 6885:2005</t>
   </si>
   <si>
     <t>Unsintered polytetrafluoroethylene tapes for thread sealing</t>
   </si>
   <si>
     <t>ASTM D3105 : 17(2024)</t>
   </si>
   <si>
     <t>Standard Index of Methods for  Testing Elastomeric and Plastomeric Roofing and Waterproofing  Materials</t>
   </si>
@@ -1811,51 +1811,51 @@
   <si>
     <t>Standard Test Method for  Impact Resistance of Monolithic Polycarbonate Sheet by Means  of a Falling Weight</t>
   </si>
   <si>
     <t>ASTM D2291/D2291M : 22</t>
   </si>
   <si>
     <t>Standard Practice for  Fabrication of Ring Test Specimens for Glass-Resin Composites</t>
   </si>
   <si>
     <t>ASTM D1239 : 22a</t>
   </si>
   <si>
     <t>Standard Test Method for Resistance of Plastic Films to Extraction by Chemicals</t>
   </si>
   <si>
     <t>ASTM D1593 : 22</t>
   </si>
   <si>
     <t>Standard Specification for Nonrigid Vinyl Chloride Plastic Film and Sheeting</t>
   </si>
   <si>
     <t>ASTM D4551 : 22</t>
   </si>
   <si>
-    <t>Standard Specification for  Poly(Vinyl Chloride) (PVC) Plastic Flexible Concealed Water-Containment  Membrane</t>
+    <t>Standard Specification for Poly(Vinyl Chloride) (PVC) Plastic Flexible Concealed Water-Containment Membrane</t>
   </si>
   <si>
     <t>ASTM E721 : 22</t>
   </si>
   <si>
     <t>Standard Guide for  Determining Neutron Energy Spectra from Neutron Sensors for  Radiation-Hardness Testing of Electronics</t>
   </si>
   <si>
     <t>ASTM D5491 : 08(2022)</t>
   </si>
   <si>
     <t>Standard Classification for Recycled Post-Consumer Polyethylene Film Sources for Molding  and Extrusion Materials</t>
   </si>
   <si>
     <t>ASTM D7193 : 17(2022)</t>
   </si>
   <si>
     <t>Standard Specification for  Unsintered Pigmented Polytetrafluoroethylene (PTFE) Extruded  Film or Tape</t>
   </si>
   <si>
     <t>ASTM D3308 : 12(2022)</t>
   </si>
   <si>
     <t>Standard Specification for  PTFE Resin Skived Tape</t>
   </si>
@@ -1896,56 +1896,50 @@
     <t>Standard Guide for  Determination of Thickness of Plastic Film Test Specimens</t>
   </si>
   <si>
     <t>ASTM D952 : 15(2021)</t>
   </si>
   <si>
     <t>Standard Test Method for  Bond or Cohesive Strength of Sheet Plastics and Electrical  Insulating Materials</t>
   </si>
   <si>
     <t>ASTM D7310 : 21</t>
   </si>
   <si>
     <t>Standard Practice for Defect Detection and Rating of Plastic Films Using Optical  Sensors</t>
   </si>
   <si>
     <t>ASTM D2457 : 21</t>
   </si>
   <si>
     <t>Standard Test Method for Specular Gloss of Plastic Films and Solid Plastics</t>
   </si>
   <si>
     <t>ASTM D955 : 21</t>
   </si>
   <si>
     <t>Standard Test Method of  Measuring Shrinkage from Mold Dimensions of Thermoplastics</t>
-  </si>
-[...4 lines deleted...]
-    <t>Standard Test Method for  Pendulum Impact Resistance of Plastic Film</t>
   </si>
   <si>
     <t>ASTM D2582 : 21</t>
   </si>
   <si>
     <t>Standard Test Method for Puncture-Propagation Tear Resistance of Plastic Film and Thin  Sheeting</t>
   </si>
   <si>
     <t>ASTM E2945 : 14(2021)</t>
   </si>
   <si>
     <t>Standard Test Method for Film Permeability Determination Using Static Permeability Cells</t>
   </si>
   <si>
     <t>ASTM D1004 : 21</t>
   </si>
   <si>
     <t>Standard Test Method for  Tear Resistance (Graves Tear) of Plastic Film and Sheeting</t>
   </si>
   <si>
     <t>ASTM D5420 : 21</t>
   </si>
   <si>
     <t>Standard Test Method for  Impact Resistance of Flat, Rigid Plastic Specimen by Means  of a Striker Impacted by a Falling Weight (Gardner Impact)</t>
   </si>
@@ -2315,51 +2309,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H315"/>
+  <dimension ref="A1:H314"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -7823,54 +7817,54 @@
       </c>
       <c r="H211">
         <v>158.0</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>389</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>443</v>
       </c>
       <c r="D212">
         <v>2007</v>
       </c>
       <c r="E212" t="s">
         <v>444</v>
       </c>
       <c r="F212" t="s">
         <v>12</v>
       </c>
       <c r="G212">
-        <v>158.0</v>
+        <v>166.0</v>
       </c>
       <c r="H212">
-        <v>158.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
         <v>392</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
         <v>445</v>
       </c>
       <c r="D213">
         <v>1998</v>
       </c>
       <c r="E213" t="s">
         <v>446</v>
       </c>
       <c r="F213" t="s">
         <v>12</v>
       </c>
       <c r="G213">
         <v>142.0</v>
       </c>
       <c r="H213">
@@ -8533,51 +8527,51 @@
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
         <v>498</v>
       </c>
       <c r="D239">
         <v>2018</v>
       </c>
       <c r="E239" t="s">
         <v>499</v>
       </c>
       <c r="F239" t="s">
         <v>12</v>
       </c>
       <c r="G239">
         <v>166.0</v>
       </c>
       <c r="H239">
         <v>166.0</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
         <v>500</v>
       </c>
       <c r="D240">
         <v>1976</v>
       </c>
       <c r="E240" t="s">
         <v>501</v>
       </c>
       <c r="F240" t="s">
         <v>12</v>
       </c>
       <c r="G240">
         <v>142.0</v>
       </c>
       <c r="H240">
         <v>142.0</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
@@ -8611,51 +8605,51 @@
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
         <v>504</v>
       </c>
       <c r="D242">
         <v>2016</v>
       </c>
       <c r="E242" t="s">
         <v>505</v>
       </c>
       <c r="F242" t="s">
         <v>12</v>
       </c>
       <c r="G242">
         <v>126.0</v>
       </c>
       <c r="H242">
         <v>126.0</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
         <v>506</v>
       </c>
       <c r="D243">
         <v>1978</v>
       </c>
       <c r="E243" t="s">
         <v>507</v>
       </c>
       <c r="F243" t="s">
         <v>12</v>
       </c>
       <c r="G243">
         <v>142.0</v>
       </c>
       <c r="H243">
         <v>142.0</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
@@ -8663,51 +8657,51 @@
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
         <v>508</v>
       </c>
       <c r="D244">
         <v>1998</v>
       </c>
       <c r="E244" t="s">
         <v>509</v>
       </c>
       <c r="F244" t="s">
         <v>12</v>
       </c>
       <c r="G244">
         <v>142.0</v>
       </c>
       <c r="H244">
         <v>142.0</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
         <v>510</v>
       </c>
       <c r="D245">
         <v>1996</v>
       </c>
       <c r="E245" t="s">
         <v>511</v>
       </c>
       <c r="F245" t="s">
         <v>12</v>
       </c>
       <c r="G245">
         <v>166.0</v>
       </c>
       <c r="H245">
         <v>166.0</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
@@ -8897,77 +8891,77 @@
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
         <v>526</v>
       </c>
       <c r="D253">
         <v>2012</v>
       </c>
       <c r="E253" t="s">
         <v>527</v>
       </c>
       <c r="F253" t="s">
         <v>12</v>
       </c>
       <c r="G253">
         <v>322.0</v>
       </c>
       <c r="H253">
         <v>322.0</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
         <v>528</v>
       </c>
       <c r="D254">
         <v>1991</v>
       </c>
       <c r="E254" t="s">
         <v>529</v>
       </c>
       <c r="F254" t="s">
         <v>12</v>
       </c>
       <c r="G254">
         <v>142.0</v>
       </c>
       <c r="H254">
         <v>142.0</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
         <v>530</v>
       </c>
       <c r="D255">
         <v>1970</v>
       </c>
       <c r="E255" t="s">
         <v>531</v>
       </c>
       <c r="F255" t="s">
         <v>12</v>
       </c>
       <c r="G255">
         <v>232.0</v>
       </c>
       <c r="H255">
         <v>232.0</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
@@ -9209,51 +9203,51 @@
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
         <v>550</v>
       </c>
       <c r="D265">
         <v>2003</v>
       </c>
       <c r="E265" t="s">
         <v>551</v>
       </c>
       <c r="F265" t="s">
         <v>12</v>
       </c>
       <c r="G265">
         <v>142.0</v>
       </c>
       <c r="H265">
         <v>142.0</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
         <v>552</v>
       </c>
       <c r="D266">
         <v>1991</v>
       </c>
       <c r="E266" t="s">
         <v>553</v>
       </c>
       <c r="F266" t="s">
         <v>12</v>
       </c>
       <c r="G266">
         <v>142.0</v>
       </c>
       <c r="H266">
         <v>142.0</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
@@ -9469,51 +9463,51 @@
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
         <v>570</v>
       </c>
       <c r="D275">
         <v>1992</v>
       </c>
       <c r="E275" t="s">
         <v>571</v>
       </c>
       <c r="F275" t="s">
         <v>12</v>
       </c>
       <c r="G275">
         <v>142.0</v>
       </c>
       <c r="H275">
         <v>142.0</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
         <v>572</v>
       </c>
       <c r="D276">
         <v>1990</v>
       </c>
       <c r="E276" t="s">
         <v>573</v>
       </c>
       <c r="F276" t="s">
         <v>12</v>
       </c>
       <c r="G276">
         <v>142.0</v>
       </c>
       <c r="H276">
         <v>142.0</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
@@ -9599,51 +9593,51 @@
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
         <v>580</v>
       </c>
       <c r="D280">
         <v>2018</v>
       </c>
       <c r="E280" t="s">
         <v>581</v>
       </c>
       <c r="F280" t="s">
         <v>12</v>
       </c>
       <c r="G280">
         <v>166.0</v>
       </c>
       <c r="H280">
         <v>166.0</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
         <v>582</v>
       </c>
       <c r="D281">
         <v>1992</v>
       </c>
       <c r="E281" t="s">
         <v>583</v>
       </c>
       <c r="F281" t="s">
         <v>12</v>
       </c>
       <c r="G281">
         <v>142.0</v>
       </c>
       <c r="H281">
         <v>142.0</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
@@ -10232,322 +10226,296 @@
       </c>
       <c r="E304" t="s">
         <v>629</v>
       </c>
       <c r="F304" t="s">
         <v>80</v>
       </c>
       <c r="G304">
         <v>72.0</v>
       </c>
       <c r="H304">
         <v>72.0</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
         <v>19</v>
       </c>
       <c r="B305" t="s">
         <v>77</v>
       </c>
       <c r="C305" t="s">
         <v>630</v>
       </c>
       <c r="D305">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="E305" t="s">
         <v>631</v>
       </c>
       <c r="F305" t="s">
         <v>80</v>
       </c>
       <c r="G305">
-        <v>72.0</v>
+        <v>80.0</v>
       </c>
       <c r="H305">
-        <v>72.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
         <v>19</v>
       </c>
       <c r="B306" t="s">
         <v>77</v>
       </c>
       <c r="C306" t="s">
         <v>632</v>
       </c>
       <c r="D306">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E306" t="s">
         <v>633</v>
       </c>
       <c r="F306" t="s">
         <v>80</v>
       </c>
       <c r="G306">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
       <c r="H306">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
         <v>19</v>
       </c>
       <c r="B307" t="s">
         <v>77</v>
       </c>
       <c r="C307" t="s">
         <v>634</v>
       </c>
       <c r="D307">
         <v>2021</v>
       </c>
       <c r="E307" t="s">
         <v>635</v>
       </c>
       <c r="F307" t="s">
         <v>80</v>
       </c>
       <c r="G307">
         <v>72.0</v>
       </c>
       <c r="H307">
         <v>72.0</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
         <v>19</v>
       </c>
       <c r="B308" t="s">
         <v>77</v>
       </c>
       <c r="C308" t="s">
         <v>636</v>
       </c>
       <c r="D308">
         <v>2021</v>
       </c>
       <c r="E308" t="s">
         <v>637</v>
       </c>
       <c r="F308" t="s">
         <v>80</v>
       </c>
       <c r="G308">
-        <v>72.0</v>
+        <v>64.0</v>
       </c>
       <c r="H308">
-        <v>72.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
         <v>19</v>
       </c>
       <c r="B309" t="s">
         <v>77</v>
       </c>
       <c r="C309" t="s">
         <v>638</v>
       </c>
       <c r="D309">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="E309" t="s">
         <v>639</v>
       </c>
       <c r="F309" t="s">
         <v>80</v>
       </c>
       <c r="G309">
-        <v>64.0</v>
+        <v>80.0</v>
       </c>
       <c r="H309">
-        <v>64.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
         <v>19</v>
       </c>
       <c r="B310" t="s">
         <v>77</v>
       </c>
       <c r="C310" t="s">
         <v>640</v>
       </c>
       <c r="D310">
         <v>2020</v>
       </c>
       <c r="E310" t="s">
         <v>641</v>
       </c>
       <c r="F310" t="s">
         <v>80</v>
       </c>
       <c r="G310">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
       <c r="H310">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
         <v>19</v>
       </c>
       <c r="B311" t="s">
         <v>77</v>
       </c>
       <c r="C311" t="s">
         <v>642</v>
       </c>
       <c r="D311">
         <v>2020</v>
       </c>
       <c r="E311" t="s">
         <v>643</v>
       </c>
       <c r="F311" t="s">
         <v>80</v>
       </c>
       <c r="G311">
         <v>72.0</v>
       </c>
       <c r="H311">
         <v>72.0</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
         <v>19</v>
       </c>
       <c r="B312" t="s">
         <v>77</v>
       </c>
       <c r="C312" t="s">
         <v>644</v>
       </c>
       <c r="D312">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="E312" t="s">
         <v>645</v>
       </c>
       <c r="F312" t="s">
         <v>80</v>
       </c>
       <c r="G312">
         <v>72.0</v>
       </c>
       <c r="H312">
         <v>72.0</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
         <v>19</v>
       </c>
       <c r="B313" t="s">
         <v>77</v>
       </c>
       <c r="C313" t="s">
         <v>646</v>
       </c>
       <c r="D313">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="E313" t="s">
         <v>647</v>
       </c>
       <c r="F313" t="s">
         <v>80</v>
       </c>
       <c r="G313">
-        <v>72.0</v>
+        <v>80.0</v>
       </c>
       <c r="H313">
-        <v>72.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
         <v>19</v>
       </c>
       <c r="B314" t="s">
         <v>77</v>
       </c>
       <c r="C314" t="s">
         <v>648</v>
       </c>
       <c r="D314">
         <v>2018</v>
       </c>
       <c r="E314" t="s">
         <v>649</v>
       </c>
       <c r="F314" t="s">
         <v>80</v>
       </c>
       <c r="G314">
-        <v>80.0</v>
+        <v>72.0</v>
       </c>
       <c r="H314">
-        <v>80.0</v>
-[...24 lines deleted...]
-      <c r="H315">
         <v>72.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>