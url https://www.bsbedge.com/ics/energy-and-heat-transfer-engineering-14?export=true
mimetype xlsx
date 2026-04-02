--- v2 (2026-02-15)
+++ v3 (2026-04-02)
@@ -3738,51 +3738,51 @@
       </c>
       <c r="B102" t="s">
         <v>14</v>
       </c>
       <c r="C102" t="s">
         <v>223</v>
       </c>
       <c r="D102">
         <v>1996</v>
       </c>
       <c r="E102" t="s">
         <v>224</v>
       </c>
       <c r="F102" t="s">
         <v>17</v>
       </c>
       <c r="G102">
         <v>142.0</v>
       </c>
       <c r="H102">
         <v>142.0</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>53</v>
+        <v>194</v>
       </c>
       <c r="B103" t="s">
         <v>14</v>
       </c>
       <c r="C103" t="s">
         <v>225</v>
       </c>
       <c r="D103">
         <v>1994</v>
       </c>
       <c r="E103" t="s">
         <v>226</v>
       </c>
       <c r="F103" t="s">
         <v>17</v>
       </c>
       <c r="G103">
         <v>232.0</v>
       </c>
       <c r="H103">
         <v>232.0</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">