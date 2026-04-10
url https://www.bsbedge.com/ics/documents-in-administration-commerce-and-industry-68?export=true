--- v2 (2026-01-09)
+++ v3 (2026-04-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>SDO</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Price (PDF)</t>
   </si>
   <si>
     <t>Price (PRINT)</t>
   </si>
   <si>
@@ -80,51 +80,51 @@
   <si>
     <t>IEC</t>
   </si>
   <si>
     <t>IEC 61987-41:2025 (EN-FR)</t>
   </si>
   <si>
     <t>Industrial-process measurement and control - Data structures and elements in process equipment catalogues - Part 41: Lists of properties (LOPs) of process analysers for electronic data exchange - Generic structures</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>BS ISO 8601-2:2019+A1:2025</t>
   </si>
   <si>
     <t>Date and time. Representations for information interchange - Extensions</t>
   </si>
   <si>
     <t>Published</t>
   </si>
   <si>
     <t>ISO</t>
   </si>
   <si>
-    <t>ISO 8601-2:2019/Amd 1:2025</t>
+    <t>ISO 8601-2/Amd 1 : 2025</t>
   </si>
   <si>
     <t>Date and time — Representations for information interchange — Part 2: Extensions — Amendment 1: Canonical expressions, extensions to time scale components and date time arithmetic</t>
   </si>
   <si>
     <t>24/30485839 DC</t>
   </si>
   <si>
     <t>BS EN IEC 61987-41 IEC 61987 - Part 41: Generic structures of List of Properties (LOP) of Process Analyzer Technology (PAT) measuring devices for electronic data exchange</t>
   </si>
   <si>
     <t>24/30466526 DC</t>
   </si>
   <si>
     <t>BS ISO 8601-2:2019/Amd 1 Date and time - Representations for information interchange - Part 2: Extensions. Amendment 1</t>
   </si>
   <si>
     <t>Revision Underway</t>
   </si>
   <si>
     <t>BS ISO 34000:2023</t>
   </si>
   <si>
     <t>Date and time. Vocabulary</t>
   </si>
@@ -260,78 +260,72 @@
   <si>
     <t>BS ISO 3166-3:2020</t>
   </si>
   <si>
     <t>Codes for the representation of names of countries and their subdivisions - Code for formerly used names of countries</t>
   </si>
   <si>
     <t>BS 10012:2017+A1:2018</t>
   </si>
   <si>
     <t>Data protection. Specification for a personal information management system</t>
   </si>
   <si>
     <t>BS 4811:1972</t>
   </si>
   <si>
     <t>Specification for the presentation of research and development reports</t>
   </si>
   <si>
     <t>BS ISO 3166-2:2020</t>
   </si>
   <si>
     <t>Codes for the representation of names of countries and their subdivisions - Country subdivision code</t>
   </si>
   <si>
+    <t>Under Review</t>
+  </si>
+  <si>
     <t>BS ISO 4217:2015</t>
   </si>
   <si>
-    <t>Under Review</t>
-[...1 lines deleted...]
-  <si>
     <t>BS ISO 8439:1990</t>
   </si>
   <si>
     <t>Forms design. Basic layout</t>
   </si>
   <si>
     <t>PD 0018:2001</t>
   </si>
   <si>
     <t>Information management systems. Building systems fit for audit</t>
   </si>
   <si>
     <t>PD 0017:2001</t>
   </si>
   <si>
     <t>Business documents. Guidance on effective layout and presentation</t>
-  </si>
-[...4 lines deleted...]
-    <t>Thermoplastics pipes and fittings. Vicat softening temperature - Test conditions for acrylonitrile/butadiene/styrene (ABS) andacrylonitrile/styrene/acrylic ester (ASA) pipes and fittings</t>
   </si>
   <si>
     <t>BS ISO 6707-2:2017</t>
   </si>
   <si>
     <t>Buildings and civil engineering works. Vocabulary - Contract and communication terms</t>
   </si>
   <si>
     <t>Freedom of Information Update Pk 12/03</t>
   </si>
   <si>
     <t>Title Absent</t>
   </si>
   <si>
     <t>BS ISO 7372:2005</t>
   </si>
   <si>
     <t>Trade data interchange. Trade data elements directory</t>
   </si>
   <si>
     <t>BS EN ISO 3166-1:2020</t>
   </si>
   <si>
     <t>Codes for the representation of names of countries and their subdivisions - Country code</t>
   </si>
@@ -659,51 +653,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H41"/>
+  <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -921,54 +915,54 @@
       </c>
       <c r="H9">
         <v>44.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>34</v>
       </c>
       <c r="D10">
         <v>2023</v>
       </c>
       <c r="E10" t="s">
         <v>35</v>
       </c>
       <c r="F10" t="s">
         <v>36</v>
       </c>
       <c r="G10">
-        <v>93.83</v>
+        <v>96.64</v>
       </c>
       <c r="H10">
-        <v>93.83</v>
+        <v>96.64</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11" t="s">
         <v>21</v>
       </c>
       <c r="C11" t="s">
         <v>37</v>
       </c>
       <c r="D11">
         <v>1986</v>
       </c>
       <c r="E11" t="s">
         <v>38</v>
       </c>
       <c r="F11" t="s">
         <v>17</v>
       </c>
       <c r="G11">
         <v>44.0</v>
       </c>
       <c r="H11">
@@ -1285,80 +1279,80 @@
       </c>
       <c r="H23">
         <v>18.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>13</v>
       </c>
       <c r="B24" t="s">
         <v>33</v>
       </c>
       <c r="C24" t="s">
         <v>63</v>
       </c>
       <c r="D24">
         <v>2020</v>
       </c>
       <c r="E24" t="s">
         <v>64</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24">
-        <v>162.43</v>
+        <v>167.29</v>
       </c>
       <c r="H24">
-        <v>162.43</v>
+        <v>167.29</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>13</v>
       </c>
       <c r="B25" t="s">
         <v>33</v>
       </c>
       <c r="C25" t="s">
         <v>65</v>
       </c>
       <c r="D25">
         <v>2020</v>
       </c>
       <c r="E25" t="s">
         <v>66</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25">
-        <v>118.79</v>
+        <v>122.34</v>
       </c>
       <c r="H25">
-        <v>118.79</v>
+        <v>122.34</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>28</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>67</v>
       </c>
       <c r="D26">
         <v>2017</v>
       </c>
       <c r="E26" t="s">
         <v>68</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
       <c r="G26">
         <v>452.0</v>
       </c>
       <c r="H26">
@@ -1501,77 +1495,77 @@
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>80</v>
       </c>
       <c r="D32">
         <v>2020</v>
       </c>
       <c r="E32" t="s">
         <v>81</v>
       </c>
       <c r="F32" t="s">
         <v>12</v>
       </c>
       <c r="G32">
         <v>232.0</v>
       </c>
       <c r="H32">
         <v>232.0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D33">
         <v>2015</v>
       </c>
       <c r="E33" t="s">
         <v>50</v>
       </c>
       <c r="F33" t="s">
         <v>12</v>
       </c>
       <c r="G33">
         <v>166.0</v>
       </c>
       <c r="H33">
         <v>166.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>84</v>
       </c>
       <c r="D34">
         <v>1990</v>
       </c>
       <c r="E34" t="s">
         <v>85</v>
       </c>
       <c r="F34" t="s">
         <v>12</v>
       </c>
       <c r="G34">
         <v>142.0</v>
       </c>
       <c r="H34">
         <v>142.0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
@@ -1596,175 +1590,146 @@
         <v>166.0</v>
       </c>
       <c r="H35">
         <v>166.0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>73</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>88</v>
       </c>
       <c r="D36">
         <v>2001</v>
       </c>
       <c r="E36" t="s">
         <v>89</v>
       </c>
       <c r="F36" t="s">
         <v>12</v>
       </c>
-      <c r="G36">
-[...1 lines deleted...]
-      </c>
       <c r="H36">
-        <v>290.0</v>
+        <v>306.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>83</v>
+        <v>28</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>90</v>
       </c>
       <c r="D37">
         <v>2017</v>
       </c>
       <c r="E37" t="s">
         <v>91</v>
       </c>
       <c r="F37" t="s">
         <v>12</v>
       </c>
       <c r="G37">
-        <v>142.0</v>
+        <v>322.0</v>
       </c>
       <c r="H37">
-        <v>142.0</v>
+        <v>322.0</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>92</v>
       </c>
-      <c r="D38">
-[...1 lines deleted...]
-      </c>
       <c r="E38" t="s">
         <v>93</v>
       </c>
       <c r="F38" t="s">
         <v>12</v>
       </c>
-      <c r="G38">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>94</v>
       </c>
+      <c r="D39">
+        <v>2005</v>
+      </c>
       <c r="E39" t="s">
         <v>95</v>
       </c>
       <c r="F39" t="s">
         <v>12</v>
       </c>
+      <c r="G39">
+        <v>348.0</v>
+      </c>
+      <c r="H39">
+        <v>348.0</v>
+      </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>96</v>
       </c>
       <c r="D40">
-        <v>2005</v>
+        <v>2020</v>
       </c>
       <c r="E40" t="s">
         <v>97</v>
       </c>
       <c r="F40" t="s">
         <v>12</v>
       </c>
       <c r="G40">
-        <v>348.0</v>
+        <v>272.0</v>
       </c>
       <c r="H40">
-        <v>348.0</v>
-[...24 lines deleted...]
-      <c r="H41">
         <v>272.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>