--- v3 (2026-02-17)
+++ v4 (2026-04-04)
@@ -2366,50 +2366,53 @@
         <v>232.0</v>
       </c>
       <c r="H21">
         <v>232.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>57</v>
       </c>
       <c r="D22">
         <v>2023</v>
       </c>
       <c r="E22" t="s">
         <v>58</v>
       </c>
       <c r="F22" t="s">
         <v>12</v>
       </c>
+      <c r="G22">
+        <v>322.0</v>
+      </c>
       <c r="H22">
         <v>322.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>21</v>
       </c>
       <c r="B23" t="s">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>59</v>
       </c>
       <c r="D23">
         <v>2023</v>
       </c>
       <c r="E23" t="s">
         <v>60</v>
       </c>
       <c r="F23" t="s">
         <v>25</v>
       </c>
       <c r="G23">
         <v>67.0</v>
@@ -6948,51 +6951,51 @@
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
         <v>410</v>
       </c>
       <c r="D198">
         <v>2012</v>
       </c>
       <c r="E198" t="s">
         <v>411</v>
       </c>
       <c r="F198" t="s">
         <v>12</v>
       </c>
       <c r="G198">
         <v>142.0</v>
       </c>
       <c r="H198">
         <v>142.0</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
         <v>412</v>
       </c>
       <c r="D199">
         <v>1988</v>
       </c>
       <c r="E199" t="s">
         <v>413</v>
       </c>
       <c r="F199" t="s">
         <v>12</v>
       </c>
       <c r="G199">
         <v>82.0</v>
       </c>
       <c r="H199">
         <v>82.0</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
@@ -7260,51 +7263,51 @@
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
         <v>433</v>
       </c>
       <c r="D210">
         <v>2007</v>
       </c>
       <c r="E210" t="s">
         <v>90</v>
       </c>
       <c r="F210" t="s">
         <v>12</v>
       </c>
       <c r="G210">
         <v>142.0</v>
       </c>
       <c r="H210">
         <v>142.0</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>434</v>
       </c>
       <c r="D211">
         <v>1988</v>
       </c>
       <c r="E211" t="s">
         <v>435</v>
       </c>
       <c r="F211" t="s">
         <v>12</v>
       </c>
       <c r="G211">
         <v>142.0</v>
       </c>
       <c r="H211">
         <v>142.0</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
@@ -7806,51 +7809,51 @@
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
         <v>474</v>
       </c>
       <c r="D231">
         <v>1988</v>
       </c>
       <c r="E231" t="s">
         <v>475</v>
       </c>
       <c r="F231" t="s">
         <v>12</v>
       </c>
       <c r="G231">
         <v>166.0</v>
       </c>
       <c r="H231">
         <v>166.0</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>330</v>
+        <v>341</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
         <v>476</v>
       </c>
       <c r="D232">
         <v>2010</v>
       </c>
       <c r="E232" t="s">
         <v>477</v>
       </c>
       <c r="F232" t="s">
         <v>12</v>
       </c>
       <c r="G232">
         <v>348.0</v>
       </c>
       <c r="H232">
         <v>348.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>