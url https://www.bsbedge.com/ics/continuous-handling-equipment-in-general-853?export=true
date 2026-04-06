--- v1 (2026-02-16)
+++ v2 (2026-04-06)
@@ -125,57 +125,57 @@
   <si>
     <t>Throughput and calculation of cycle time of piece good conveyor systems</t>
   </si>
   <si>
     <t>VDI 2692 Blatt 1 : 2015</t>
   </si>
   <si>
     <t>Automated vehicle storage and retrieval systems for small unit loads</t>
   </si>
   <si>
     <t>Under Review</t>
   </si>
   <si>
     <t>BSI</t>
   </si>
   <si>
     <t>BS 5667-1:1979</t>
   </si>
   <si>
     <t>Specification for continuous mechanical handling equipment - safety requirements - General</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
+    <t>BS 8439:2005</t>
+  </si>
+  <si>
+    <t>Continuous handling equipment and systems. Guide to properties of powders and bulk materials</t>
+  </si>
+  <si>
     <t>Confirmed</t>
-  </si>
-[...4 lines deleted...]
-    <t>Continuous handling equipment and systems. Guide to properties of powders and bulk materials</t>
   </si>
   <si>
     <t>BS EN 617:2001+A1:2010</t>
   </si>
   <si>
     <t>Continuous handling equipment and systems. Safety and EMC requirements for the equipment for the storage of bulk materials in silos, bunkers, bins and hoppers</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -781,77 +781,77 @@
       </c>
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11">
         <v>1979</v>
       </c>
       <c r="E11" t="s">
         <v>35</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11">
         <v>166.0</v>
       </c>
       <c r="H11">
         <v>166.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D12">
         <v>2005</v>
       </c>
       <c r="E12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s">
         <v>36</v>
       </c>
       <c r="G12">
         <v>232.0</v>
       </c>
       <c r="H12">
         <v>232.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>40</v>
       </c>
       <c r="D13">
         <v>2001</v>
       </c>
       <c r="E13" t="s">
         <v>41</v>
       </c>
       <c r="F13" t="s">
         <v>36</v>
       </c>
       <c r="G13">
         <v>306.0</v>
       </c>
       <c r="H13">
         <v>306.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>