--- v1 (2026-02-16)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>SDO</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Price (PDF)</t>
   </si>
   <si>
     <t>Price (PRINT)</t>
   </si>
   <si>
@@ -342,53 +342,50 @@
     <t>Building information management - A standard framework and guide to BS 1192</t>
   </si>
   <si>
     <t>22/30435210 DC</t>
   </si>
   <si>
     <t>BS ISO 6284. Construction drawings. Indication of limit deviations</t>
   </si>
   <si>
     <t>BS EN ISO 7437:1996</t>
   </si>
   <si>
     <t>Technical drawings. Construction drawings. General rules for execution of production drawings for prefabricated structural components</t>
   </si>
   <si>
     <t>BS EN ISO 4157-1:1999</t>
   </si>
   <si>
     <t>Construction drawings. Designation systems - Buildings and parts of buildings</t>
   </si>
   <si>
     <t>BS ISO 128-43:2015</t>
   </si>
   <si>
     <t>Technical product documentation (TPD). General principles of presentation - Projection methods in building drawings</t>
-  </si>
-[...1 lines deleted...]
-    <t>Confirmed</t>
   </si>
   <si>
     <t>BS 8541-2:2011</t>
   </si>
   <si>
     <t>Library objects for architecture, engineering and construction - Recommended 2D symbols of building elements for use in building information modelling</t>
   </si>
   <si>
     <t>BS EN ISO 8560:2019</t>
   </si>
   <si>
     <t>Technical drawings. Construction drawings. Representation of modular sizes, lines and grids</t>
   </si>
   <si>
     <t>PD ISO/TR 16310:2014</t>
   </si>
   <si>
     <t>BS EN ISO 3766:2003</t>
   </si>
   <si>
     <t>Construction drawings. Simplified representation of concrete reinforcement</t>
   </si>
   <si>
     <t>BS EN ISO 4157-3:1999</t>
   </si>
@@ -1940,245 +1937,245 @@
       </c>
       <c r="B46" t="s">
         <v>25</v>
       </c>
       <c r="C46" t="s">
         <v>108</v>
       </c>
       <c r="D46">
         <v>2015</v>
       </c>
       <c r="E46" t="s">
         <v>109</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
       <c r="G46">
         <v>142.0</v>
       </c>
       <c r="H46">
         <v>142.0</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>35</v>
+      </c>
+      <c r="B47" t="s">
+        <v>25</v>
+      </c>
+      <c r="C47" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="D47">
         <v>2011</v>
       </c>
       <c r="E47" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" t="s">
         <v>28</v>
       </c>
       <c r="G47">
         <v>306.0</v>
       </c>
       <c r="H47">
         <v>306.0</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>35</v>
       </c>
       <c r="B48" t="s">
         <v>25</v>
       </c>
       <c r="C48" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D48">
         <v>2019</v>
       </c>
       <c r="E48" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" t="s">
         <v>28</v>
       </c>
       <c r="G48">
         <v>142.0</v>
       </c>
       <c r="H48">
         <v>142.0</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>24</v>
       </c>
       <c r="B49" t="s">
         <v>25</v>
       </c>
       <c r="C49" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D49">
         <v>2014</v>
       </c>
       <c r="E49" t="s">
         <v>63</v>
       </c>
       <c r="F49" t="s">
         <v>28</v>
       </c>
       <c r="G49">
         <v>232.0</v>
       </c>
       <c r="H49">
         <v>232.0</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>35</v>
       </c>
       <c r="B50" t="s">
         <v>25</v>
       </c>
       <c r="C50" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D50">
         <v>2003</v>
       </c>
       <c r="E50" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F50" t="s">
         <v>28</v>
       </c>
       <c r="G50">
         <v>232.0</v>
       </c>
       <c r="H50">
         <v>232.0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>35</v>
       </c>
       <c r="B51" t="s">
         <v>25</v>
       </c>
       <c r="C51" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D51">
         <v>1999</v>
       </c>
       <c r="E51" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F51" t="s">
         <v>28</v>
       </c>
       <c r="G51">
         <v>142.0</v>
       </c>
       <c r="H51">
         <v>142.0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>35</v>
       </c>
       <c r="B52" t="s">
         <v>25</v>
       </c>
       <c r="C52" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D52">
         <v>1999</v>
       </c>
       <c r="E52" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F52" t="s">
         <v>28</v>
       </c>
       <c r="G52">
         <v>166.0</v>
       </c>
       <c r="H52">
         <v>166.0</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>24</v>
       </c>
       <c r="B53" t="s">
         <v>25</v>
       </c>
       <c r="C53" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D53">
         <v>1999</v>
       </c>
       <c r="E53" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F53" t="s">
         <v>28</v>
       </c>
       <c r="G53">
         <v>166.0</v>
       </c>
       <c r="H53">
         <v>166.0</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>35</v>
       </c>
       <c r="B54" t="s">
         <v>25</v>
       </c>
       <c r="C54" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D54">
         <v>1999</v>
       </c>
       <c r="E54" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F54" t="s">
         <v>28</v>
       </c>
       <c r="G54">
         <v>142.0</v>
       </c>
       <c r="H54">
         <v>142.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>