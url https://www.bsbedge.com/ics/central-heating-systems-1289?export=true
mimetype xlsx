--- v2 (2026-02-16)
+++ v3 (2026-04-03)
@@ -3127,53 +3127,50 @@
         <v>20.0</v>
       </c>
       <c r="H28">
         <v>20.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>15</v>
       </c>
       <c r="B29" t="s">
         <v>16</v>
       </c>
       <c r="C29" t="s">
         <v>68</v>
       </c>
       <c r="D29">
         <v>2023</v>
       </c>
       <c r="E29" t="s">
         <v>69</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
-      <c r="G29">
-[...1 lines deleted...]
-      </c>
       <c r="H29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>8</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>70</v>
       </c>
       <c r="D30">
         <v>2024</v>
       </c>
       <c r="E30" t="s">
         <v>71</v>
       </c>
       <c r="F30" t="s">
         <v>12</v>
       </c>
       <c r="G30">
         <v>98.32</v>
@@ -8847,103 +8844,103 @@
       </c>
       <c r="B249" t="s">
         <v>16</v>
       </c>
       <c r="C249" t="s">
         <v>508</v>
       </c>
       <c r="D249">
         <v>2014</v>
       </c>
       <c r="E249" t="s">
         <v>509</v>
       </c>
       <c r="F249" t="s">
         <v>19</v>
       </c>
       <c r="G249">
         <v>348.0</v>
       </c>
       <c r="H249">
         <v>348.0</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>386</v>
+        <v>111</v>
       </c>
       <c r="B250" t="s">
         <v>16</v>
       </c>
       <c r="C250" t="s">
         <v>510</v>
       </c>
       <c r="D250">
         <v>2011</v>
       </c>
       <c r="E250" t="s">
         <v>511</v>
       </c>
       <c r="F250" t="s">
         <v>19</v>
       </c>
       <c r="G250">
         <v>322.0</v>
       </c>
       <c r="H250">
         <v>322.0</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>111</v>
+        <v>386</v>
       </c>
       <c r="B251" t="s">
         <v>16</v>
       </c>
       <c r="C251" t="s">
         <v>512</v>
       </c>
       <c r="D251">
         <v>2012</v>
       </c>
       <c r="E251" t="s">
         <v>513</v>
       </c>
       <c r="F251" t="s">
         <v>19</v>
       </c>
       <c r="G251">
         <v>166.0</v>
       </c>
       <c r="H251">
         <v>166.0</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>386</v>
+        <v>111</v>
       </c>
       <c r="B252" t="s">
         <v>16</v>
       </c>
       <c r="C252" t="s">
         <v>514</v>
       </c>
       <c r="D252">
         <v>2012</v>
       </c>
       <c r="E252" t="s">
         <v>515</v>
       </c>
       <c r="F252" t="s">
         <v>19</v>
       </c>
       <c r="G252">
         <v>272.0</v>
       </c>
       <c r="H252">
         <v>272.0</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
@@ -10141,51 +10138,51 @@
       </c>
       <c r="B299" t="s">
         <v>16</v>
       </c>
       <c r="C299" t="s">
         <v>607</v>
       </c>
       <c r="D299">
         <v>2016</v>
       </c>
       <c r="E299" t="s">
         <v>608</v>
       </c>
       <c r="F299" t="s">
         <v>19</v>
       </c>
       <c r="G299">
         <v>272.0</v>
       </c>
       <c r="H299">
         <v>272.0</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>386</v>
+        <v>111</v>
       </c>
       <c r="B300" t="s">
         <v>16</v>
       </c>
       <c r="C300" t="s">
         <v>609</v>
       </c>
       <c r="D300">
         <v>1991</v>
       </c>
       <c r="E300" t="s">
         <v>610</v>
       </c>
       <c r="F300" t="s">
         <v>19</v>
       </c>
       <c r="G300">
         <v>166.0</v>
       </c>
       <c r="H300">
         <v>166.0</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
@@ -10609,51 +10606,51 @@
       </c>
       <c r="B317" t="s">
         <v>16</v>
       </c>
       <c r="C317" t="s">
         <v>643</v>
       </c>
       <c r="D317">
         <v>2017</v>
       </c>
       <c r="E317" t="s">
         <v>644</v>
       </c>
       <c r="F317" t="s">
         <v>19</v>
       </c>
       <c r="G317">
         <v>322.0</v>
       </c>
       <c r="H317">
         <v>322.0</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>386</v>
+        <v>111</v>
       </c>
       <c r="B318" t="s">
         <v>16</v>
       </c>
       <c r="C318" t="s">
         <v>645</v>
       </c>
       <c r="D318">
         <v>1984</v>
       </c>
       <c r="E318" t="s">
         <v>646</v>
       </c>
       <c r="F318" t="s">
         <v>19</v>
       </c>
       <c r="G318">
         <v>348.0</v>
       </c>
       <c r="H318">
         <v>348.0</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">