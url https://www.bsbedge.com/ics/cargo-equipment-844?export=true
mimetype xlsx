--- v0 (2026-02-16)
+++ v1 (2026-04-04)
@@ -1717,95 +1717,89 @@
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>88</v>
       </c>
       <c r="D38">
         <v>2020</v>
       </c>
       <c r="E38" t="s">
         <v>89</v>
       </c>
       <c r="F38" t="s">
         <v>12</v>
       </c>
       <c r="G38">
         <v>232.0</v>
       </c>
       <c r="H38">
         <v>232.0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>90</v>
       </c>
       <c r="D39">
         <v>2020</v>
       </c>
       <c r="E39" t="s">
         <v>91</v>
       </c>
       <c r="F39" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>326.0</v>
       </c>
       <c r="H39">
         <v>326.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>87</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>92</v>
       </c>
       <c r="D40">
         <v>2020</v>
       </c>
       <c r="E40" t="s">
         <v>93</v>
       </c>
       <c r="F40" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>326.0</v>
       </c>
       <c r="H40">
         <v>326.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>87</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>94</v>
       </c>
       <c r="D41">
         <v>1992</v>
       </c>
       <c r="E41" t="s">
         <v>95</v>
       </c>
       <c r="F41" t="s">
         <v>12</v>
       </c>
       <c r="G41">