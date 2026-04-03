--- v1 (2026-02-17)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>SDO</t>
   </si>
   <si>
     <t>Standard</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Price (PDF)</t>
   </si>
   <si>
     <t>Price (PRINT)</t>
   </si>
   <si>
@@ -201,50 +201,53 @@
     <t>Confirmed</t>
   </si>
   <si>
     <t>BSI</t>
   </si>
   <si>
     <t>BS ISO 16305:2005</t>
   </si>
   <si>
     <t>Butter. Determination of firmness</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>BS EN ISO 3727-2:2002</t>
   </si>
   <si>
     <t>Butter. Determination of moisture, non-fat solids and fat contents - Determination of non-fat solids content (Reference method)</t>
   </si>
   <si>
     <t>BS ISO 1739:2006</t>
   </si>
   <si>
     <t>Butter. Determination of the refractive index of the fat (reference method)</t>
+  </si>
+  <si>
+    <t>Under Review</t>
   </si>
   <si>
     <t>BS 5086-7:1991</t>
   </si>
   <si>
     <t>Analysis of butter - Method for determination of pH of butter serum</t>
   </si>
   <si>
     <t>BS ISO 1738:2004</t>
   </si>
   <si>
     <t>Butter. Determination of salt content</t>
   </si>
   <si>
     <t>BS 5086-1:1984</t>
   </si>
   <si>
     <t>Analysis of butter - General introduction including preparation of samples</t>
   </si>
   <si>
     <t>BS ISO 7238:2004</t>
   </si>
   <si>
     <t>Butter. Determination of pH of the serum. Potentiometric method</t>
   </si>
@@ -1242,297 +1245,297 @@
       </c>
       <c r="B24" t="s">
         <v>55</v>
       </c>
       <c r="C24" t="s">
         <v>61</v>
       </c>
       <c r="D24">
         <v>2006</v>
       </c>
       <c r="E24" t="s">
         <v>62</v>
       </c>
       <c r="F24" t="s">
         <v>58</v>
       </c>
       <c r="G24">
         <v>142.0</v>
       </c>
       <c r="H24">
         <v>142.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="B25" t="s">
         <v>55</v>
       </c>
       <c r="C25" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D25">
         <v>1991</v>
       </c>
       <c r="E25" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F25" t="s">
         <v>58</v>
       </c>
       <c r="G25">
         <v>142.0</v>
       </c>
       <c r="H25">
         <v>142.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>54</v>
       </c>
       <c r="B26" t="s">
         <v>55</v>
       </c>
       <c r="C26" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D26">
         <v>2004</v>
       </c>
       <c r="E26" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F26" t="s">
         <v>58</v>
       </c>
       <c r="G26">
         <v>142.0</v>
       </c>
       <c r="H26">
         <v>142.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="B27" t="s">
         <v>55</v>
       </c>
       <c r="C27" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D27">
         <v>1984</v>
       </c>
       <c r="E27" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F27" t="s">
         <v>58</v>
       </c>
       <c r="G27">
         <v>142.0</v>
       </c>
       <c r="H27">
         <v>142.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>54</v>
       </c>
       <c r="B28" t="s">
         <v>55</v>
       </c>
       <c r="C28" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D28">
         <v>2004</v>
       </c>
       <c r="E28" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F28" t="s">
         <v>58</v>
       </c>
       <c r="G28">
         <v>134.0</v>
       </c>
       <c r="H28">
         <v>134.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29" t="s">
         <v>55</v>
       </c>
       <c r="C29" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D29">
         <v>2004</v>
       </c>
       <c r="E29" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F29" t="s">
         <v>58</v>
       </c>
       <c r="G29">
         <v>142.0</v>
       </c>
       <c r="H29">
         <v>142.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30" t="s">
         <v>55</v>
       </c>
       <c r="C30" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D30">
         <v>2003</v>
       </c>
       <c r="E30" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F30" t="s">
         <v>58</v>
       </c>
       <c r="G30">
         <v>142.0</v>
       </c>
       <c r="H30">
         <v>142.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>54</v>
       </c>
       <c r="B31" t="s">
         <v>55</v>
       </c>
       <c r="C31" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D31">
         <v>2002</v>
       </c>
       <c r="E31" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F31" t="s">
         <v>58</v>
       </c>
       <c r="G31">
         <v>166.0</v>
       </c>
       <c r="H31">
         <v>166.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="B32" t="s">
         <v>55</v>
       </c>
       <c r="C32" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D32">
         <v>1984</v>
       </c>
       <c r="E32" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
       <c r="G32">
         <v>142.0</v>
       </c>
       <c r="H32">
         <v>142.0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>54</v>
       </c>
       <c r="B33" t="s">
         <v>55</v>
       </c>
       <c r="C33" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D33">
         <v>2003</v>
       </c>
       <c r="E33" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F33" t="s">
         <v>58</v>
       </c>
       <c r="G33">
         <v>166.0</v>
       </c>
       <c r="H33">
         <v>166.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="B34" t="s">
         <v>55</v>
       </c>
       <c r="C34" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D34">
         <v>1985</v>
       </c>
       <c r="E34" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F34" t="s">
         <v>58</v>
       </c>
       <c r="G34">
         <v>142.0</v>
       </c>
       <c r="H34">
         <v>142.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>