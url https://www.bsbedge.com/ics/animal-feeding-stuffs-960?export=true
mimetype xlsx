--- v1 (2026-02-16)
+++ v2 (2026-04-05)
@@ -5834,53 +5834,50 @@
         <v>166.0</v>
       </c>
       <c r="H147">
         <v>166.0</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>310</v>
       </c>
       <c r="B148" t="s">
         <v>18</v>
       </c>
       <c r="C148" t="s">
         <v>311</v>
       </c>
       <c r="D148">
         <v>2020</v>
       </c>
       <c r="E148" t="s">
         <v>312</v>
       </c>
       <c r="F148" t="s">
         <v>21</v>
       </c>
-      <c r="G148">
-[...1 lines deleted...]
-      </c>
       <c r="H148">
         <v>326.0</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>17</v>
       </c>
       <c r="B149" t="s">
         <v>18</v>
       </c>
       <c r="C149" t="s">
         <v>313</v>
       </c>
       <c r="D149">
         <v>2021</v>
       </c>
       <c r="E149" t="s">
         <v>314</v>
       </c>
       <c r="F149" t="s">
         <v>21</v>
       </c>
       <c r="G149">
         <v>272.0</v>
@@ -6380,53 +6377,50 @@
         <v>20.0</v>
       </c>
       <c r="H168">
         <v>20.0</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>310</v>
       </c>
       <c r="B169" t="s">
         <v>18</v>
       </c>
       <c r="C169" t="s">
         <v>354</v>
       </c>
       <c r="D169">
         <v>2020</v>
       </c>
       <c r="E169" t="s">
         <v>355</v>
       </c>
       <c r="F169" t="s">
         <v>21</v>
       </c>
-      <c r="G169">
-[...1 lines deleted...]
-      </c>
       <c r="H169">
         <v>452.0</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>17</v>
       </c>
       <c r="B170" t="s">
         <v>18</v>
       </c>
       <c r="C170" t="s">
         <v>356</v>
       </c>
       <c r="D170">
         <v>2021</v>
       </c>
       <c r="E170" t="s">
         <v>357</v>
       </c>
       <c r="F170" t="s">
         <v>21</v>
       </c>
       <c r="G170">
         <v>272.0</v>
@@ -7185,53 +7179,50 @@
       <c r="G199">
         <v>322.0</v>
       </c>
       <c r="H199">
         <v>322.0</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
         <v>310</v>
       </c>
       <c r="B200" t="s">
         <v>18</v>
       </c>
       <c r="C200" t="s">
         <v>416</v>
       </c>
       <c r="D200">
         <v>2020</v>
       </c>
       <c r="E200" t="s">
         <v>417</v>
       </c>
       <c r="F200" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>430.0</v>
       </c>
       <c r="H200">
         <v>430.0</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
         <v>17</v>
       </c>
       <c r="B201" t="s">
         <v>18</v>
       </c>
       <c r="C201" t="s">
         <v>418</v>
       </c>
       <c r="D201">
         <v>2021</v>
       </c>
       <c r="E201" t="s">
         <v>419</v>
       </c>
       <c r="F201" t="s">
         <v>21</v>
       </c>
       <c r="G201">